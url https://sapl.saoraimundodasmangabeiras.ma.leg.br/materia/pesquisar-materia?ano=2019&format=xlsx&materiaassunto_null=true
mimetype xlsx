--- v0 (2025-12-30)
+++ v1 (2026-04-01)
@@ -54,441 +54,441 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Catré</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/5/indicacao_01-2019_vereador_catre.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/5/indicacao_01-2019_vereador_catre.pdf</t>
   </si>
   <si>
     <t>Requer reposição de lâmpadas dos postes do Povoado Torre.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Júlio da Foto Layser</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/6/indicacao_julio_01-2019.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/6/indicacao_julio_01-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma da calçada da Escola Chapeuzinho Vermelho, no Centro da Cidade.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/9/indicacao_julio_02-2019.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/9/indicacao_julio_02-2019.pdf</t>
   </si>
   <si>
     <t>Solicita melhoramento da estrada que dá acesso a chácara da dona Tereza Conhá (Chácara Fortaleza), que fica na mesma estrada da localidade Mato de Palha, rumo à Macaúba.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Em defesa do Riacho Riachão</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/10/2019_03_18_indicacao_03_-_em_bloco.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/10/2019_03_18_indicacao_03_-_em_bloco.pdf</t>
   </si>
   <si>
     <t>Solicita melhoramento da estrada vicinal que liga o Povoado Vale Verde às comunidades Sitio Novo, Passando por Sambaibinha, Cala Boca e Atoleiro.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/</t>
   </si>
   <si>
     <t>Que sejam realizados trabalhos de melhorias nas ruas do Povoado Vale Verde</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Emir Alencar</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/16/indicacao_emir.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/16/indicacao_emir.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora oficiar a diretoria da Cemar sobre a falta de energia sistêmica na linha de transmissão 34,5 KVa, trecho entre Balsas e Mangabeiras.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/17/indicacao_julio.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/17/indicacao_julio.pdf</t>
   </si>
   <si>
     <t>Que sejam providenciadas a construção de lombadas na BR 230 ao longo do perímetro urbano da cidade de São Raimundo das Mangabeiras-MA</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/19/indicacao_posto_policial.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/19/indicacao_posto_policial.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado ao Povoado Morro do Chupé, 06 policiais, mais uma viatura, sendo esta caminhonete, bem como uma estrutura mínima para um posto policial no Povoado.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Que sejam feitos serviços  de  melhoramento das ruas do povoado Morro do Chupe, a substituição das lâmpadas queimadas, bem como o imediato serviço de limpeza urbana e a pavimentação asfáltica da Avenida lateral com a BR 230.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/21/indicacao_no_05_julio.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/21/indicacao_no_05_julio.pdf</t>
   </si>
   <si>
     <t>Construção de lombada na Rua Rio Branco, e a construção de um quebra-mola na Rua Santos Dumont.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/23/indicacao_no_02-_vereador_catre.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/23/indicacao_no_02-_vereador_catre.pdf</t>
   </si>
   <si>
     <t>Construção de quebra-molas no perímetro urbano do povoado Vale Verde.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Emerson Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/30/indicacao_emerson.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/30/indicacao_emerson.pdf</t>
   </si>
   <si>
     <t>Implantação de placas educativas nas proximidades das faixas de pedestres.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/38/indicacao_julio.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/38/indicacao_julio.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos os reparos necessários na estrada do Brejão, localizada na região do Itapecuru, assim como na estrada da Onça, localizada após a ponte da beira rio</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Indicação 04/2019 (controle parlamentar); 14/2019 (controle câmara). Solicita que seja incluído no Projeto de Lei Orçamentária 2020 (Projeto 06/2019) a destinação de recurso para a construção de poço artesiano no Povoado Morro do Chupé.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/11/2019_03_13_mocao_de_pesar_edivaldo.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/11/2019_03_13_mocao_de_pesar_edivaldo.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Edivaldo Carreiro dos Santos.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Moção pelo falecimento do Senhor Adail Martins da Silva, conhecido como Dadá Melado.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Rodrigo Botelho Melo Coelho</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/14/projeto_de_lei_no_01-2019_VaWRfAM.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/14/projeto_de_lei_no_01-2019_VaWRfAM.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar doação de terreno urbano com encargos à Procuradoria-Geral de Justiça do Estado do Maranhão e dá outras providências.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/29/projeto_de_lei_no_02-2019.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/29/projeto_de_lei_no_02-2019.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta o exercício da atividade de transporte de passageiros e prestação de serviços com uso de motocicleta, no Município de São Raimundo das Mangabeiras, Estado do Maranhão e dá outras providências.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/18/projeto_de_lei_no_03-2019-ldo.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/18/projeto_de_lei_no_03-2019-ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/27/projeto_de_lei_no_04-2019.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/27/projeto_de_lei_no_04-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Departamento Municipal de Trânsito - DMT, da Junta Administrativa de Recursos de Infração - JARI e dá outras providências.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/28/projeto_de_lei_no_05-2019.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/28/projeto_de_lei_no_05-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regime jurídico dos servidores públicos do Município de São Raimundo das Mangabeiras/MA e dá outras providências.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/39/proeto_de_lei_06-2019_loa_2020_v2.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/39/proeto_de_lei_06-2019_loa_2020_v2.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de São Raimundo das Mangabeiras para o exercício de 2020.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Nonato da Papelaria</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/7/2019_02_25_ver_nonato_-_requerimento_01-2019.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/7/2019_02_25_ver_nonato_-_requerimento_01-2019.pdf</t>
   </si>
   <si>
     <t>Solicita saber o porquê da ausência do recolhimento de entulhos em vários bairros da cidade, em especial no bairro São José.</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/8/2019_02_25_requerimento_01-2019.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/8/2019_02_25_requerimento_01-2019.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos do Secretário de Cultura sobre receitas e despesas com o carnaval e eventos públicos.</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/12/emir_indicacao_02-2019.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/12/emir_indicacao_02-2019.pdf</t>
   </si>
   <si>
     <t>solicita informações sobre arrecadação de tributos.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Solicita definição de critérios para entrega de lotes.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/24/requerimento_no_02-nonatinho.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/24/requerimento_no_02-nonatinho.pdf</t>
   </si>
   <si>
     <t>Melhoramento da estrada do pico, sentido serra do Japonês  que dar acesso a várias localidades do município.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/25/requerimento_no_02-nonatinho.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/25/requerimento_no_02-nonatinho.pdf</t>
   </si>
   <si>
     <t>Que seja feito o melhoramento da estrada do pico,sentido serra do Japonês, localidade que da acesso a chácaras e fazendas no município de São Raimundo das Mangabeiras.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/26/requerimento_no_06-2019.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/26/requerimento_no_06-2019.pdf</t>
   </si>
   <si>
     <t>Relação de todos os contemplados com lotes no Bairro Cidadão, bem como relação das pessoas que receberam lotes nas áreas destinadas a logradouros públicos e planta baixa das áreas loteadas.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/40/requerimento_no_05-emerson.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/40/requerimento_no_05-emerson.pdf</t>
   </si>
   <si>
     <t>Requer do excelentíssimo prefeito esclarecimentos acerca da realização do concurso público municipal a esta Câmara conforme prevê o art. 76 XXVI do Regimento Interno desta Casa.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/41/requerimento_no_07-2019-bancada.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/41/requerimento_no_07-2019-bancada.pdf</t>
   </si>
   <si>
     <t>Convite ao senhor Anderson Paiva Torres administrador da empresa que faz o transporte público escolar do município de mangabeiras, bem como a todos os terceirizados ou agregados, a comparecerem na sessão ordinária do dia 04/11/2019, com o objetivo de tratarem sobre a qualidade dos serviços prestados e as soluções previstas para melhorar essas prestações.</t>
   </si>
   <si>
     <t>SLC</t>
   </si>
   <si>
     <t>Solicitação</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/13/solicitacao.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/13/solicitacao.pdf</t>
   </si>
   <si>
     <t>Solicita aumento das rondas da Policia Militar no Povoado Vale Verde</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/32/pl_no_01.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/32/pl_no_01.pdf</t>
   </si>
   <si>
     <t>Altera as denominações dos bens públicos que relaciona, do acervo patrimonial do Município de São Raimundo das Mangabeiras, Estado do Maranhão e dá outras providências.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/33/pl_no_02.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/33/pl_no_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre obrigatoriedade a exibição de vídeos educativos antidrogas nas aberturas shows e eventos culturais no município de São Raimundo das Mangabeiras e dá outras providencias.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/34/pl_no_03.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/34/pl_no_03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de inauguração de obras públicas municipais inacabadas ou que não possam ser usufruídas de imediato pela população e dá outras providências.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/35/pl_no_04.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/35/pl_no_04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de materiais que tratem ou façam alusão à ideologia de gênero nas escolas municipais de São Raimundo das Mangabeiras, e dá outras providências.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/36/pl_no_05.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/36/pl_no_05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de hospitais e postos de saúde públicos e instituições congeneres privadas do município de São Raimundo das Mangabeiras notificarem o atendimento de crianças e adolescentes com sintomas de bebida alcoólica e/ou entorpecentes e dá outras providências.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/37/pl_no_06.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/37/pl_no_06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da afixação do número do telefone da ouvidoria geral do Município de São Raimundo das Mangabeiras nos locais que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/43/projeto_de_lei_no_07-2019.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/43/projeto_de_lei_no_07-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Dia do Reconhecimento da Dependência de Deus, e dá outras providências."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -795,68 +795,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/5/indicacao_01-2019_vereador_catre.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/6/indicacao_julio_01-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/9/indicacao_julio_02-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/10/2019_03_18_indicacao_03_-_em_bloco.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/16/indicacao_emir.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/17/indicacao_julio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/19/indicacao_posto_policial.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/21/indicacao_no_05_julio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/23/indicacao_no_02-_vereador_catre.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/30/indicacao_emerson.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/38/indicacao_julio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/11/2019_03_13_mocao_de_pesar_edivaldo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/14/projeto_de_lei_no_01-2019_VaWRfAM.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/29/projeto_de_lei_no_02-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/18/projeto_de_lei_no_03-2019-ldo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/27/projeto_de_lei_no_04-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/28/projeto_de_lei_no_05-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/39/proeto_de_lei_06-2019_loa_2020_v2.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/7/2019_02_25_ver_nonato_-_requerimento_01-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/8/2019_02_25_requerimento_01-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/12/emir_indicacao_02-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/24/requerimento_no_02-nonatinho.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/25/requerimento_no_02-nonatinho.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/26/requerimento_no_06-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/40/requerimento_no_05-emerson.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/41/requerimento_no_07-2019-bancada.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/13/solicitacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/32/pl_no_01.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/33/pl_no_02.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/34/pl_no_03.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/35/pl_no_04.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/36/pl_no_05.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/37/pl_no_06.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/43/projeto_de_lei_no_07-2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/5/indicacao_01-2019_vereador_catre.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/6/indicacao_julio_01-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/9/indicacao_julio_02-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/10/2019_03_18_indicacao_03_-_em_bloco.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/16/indicacao_emir.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/17/indicacao_julio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/19/indicacao_posto_policial.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/21/indicacao_no_05_julio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/23/indicacao_no_02-_vereador_catre.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/30/indicacao_emerson.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/38/indicacao_julio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/11/2019_03_13_mocao_de_pesar_edivaldo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/14/projeto_de_lei_no_01-2019_VaWRfAM.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/29/projeto_de_lei_no_02-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/18/projeto_de_lei_no_03-2019-ldo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/27/projeto_de_lei_no_04-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/28/projeto_de_lei_no_05-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/39/proeto_de_lei_06-2019_loa_2020_v2.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/7/2019_02_25_ver_nonato_-_requerimento_01-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/8/2019_02_25_requerimento_01-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/12/emir_indicacao_02-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/24/requerimento_no_02-nonatinho.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/25/requerimento_no_02-nonatinho.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/26/requerimento_no_06-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/40/requerimento_no_05-emerson.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/41/requerimento_no_07-2019-bancada.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/13/solicitacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/32/pl_no_01.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/33/pl_no_02.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/34/pl_no_03.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/35/pl_no_04.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/36/pl_no_05.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/37/pl_no_06.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2019/43/projeto_de_lei_no_07-2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>