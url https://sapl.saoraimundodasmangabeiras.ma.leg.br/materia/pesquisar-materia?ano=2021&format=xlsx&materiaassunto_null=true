--- v0 (2026-02-15)
+++ v1 (2026-04-01)
@@ -54,577 +54,577 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Diogo Botelho</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_01-2021_diogo.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_01-2021_diogo.pdf</t>
   </si>
   <si>
     <t>Requer que seja colocado lixeiras grandes e pequenas na área do rio sob a ponte dos mamãos.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Pedro Violão</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/</t>
   </si>
   <si>
     <t>Que seja feita operação tapa buracos na rua Serra Costa.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_02-2021_diogo.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_02-2021_diogo.pdf</t>
   </si>
   <si>
     <t>Construção de quebra mola na Avenida Raimundo Carreiro</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Cobra</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_decreto_legislativo_no_01-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_decreto_legislativo_no_01-2021.pdf</t>
   </si>
   <si>
     <t>Ratifica e convalida o Decreto Municipal, 23 de 31 de Março de 2021, que dispõe sobre a declaração do estado de Calamidade pública em virtude do contágio pelo novo coronavírus</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_complementar_no_01-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_complementar_no_01-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 46 de 27 de Dezembro de 2005, que trata do Estatuto dos Servidores Públicos do Município de São Raimundo das Mangabeiras</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_complementar_no_02-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_complementar_no_02-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 54/2011 que Cria o Conselho Gestor dos Programas Sociais de São Raimundo das Mangabeiras.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_complementar_no_03-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_complementar_no_03-2021.pdf</t>
   </si>
   <si>
     <t>Estabelece o Programa Municipal de Desenvolvimento Econômico, a Política de Incentivos Fiscais e Econômicos destinada ao desenvolvimento do setor comercial, industrial, turístico e de prestação de serviços.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/89/projeto_de_lei_complementar_no_04.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/89/projeto_de_lei_complementar_no_04.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito de São Raimundo das Mangabeiras a Taxa de Serviço de Coleta, Remoção, Transporte e Destinação Final de Lixo ou Resíduos - TSLR</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/88/projeto_de_lei_complementar_no_05-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/88/projeto_de_lei_complementar_no_05-2021.pdf</t>
   </si>
   <si>
     <t>Autorizo o Poder Executivo atualizar valores da Tabela para cobrança da contribuição de iluminação pública - CIP, instituída através da Lei Municipal Complementar  83/2012.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Altera a Lei 43, de 22 de Dezembro de 2005 - Código Tributário do Município de São Raimundo das Mangabeiras</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Emerson Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/102/projeto_de_lei_complementar_no_07.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/102/projeto_de_lei_complementar_no_07.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 49/2005 e estabelece proibições e regras de segurança para condução de cães em locais de grande circulação de pessoas no âmbito de São Raimundo das Mangabeiras- MA, e dá outras providências</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/82/projeto_de_lei_no01-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/82/projeto_de_lei_no01-2021.pdf</t>
   </si>
   <si>
     <t>Convalida e ratifica decreto municipal 05 de 18 de Janeiro de 2021 que dispõe sobre situação de emergência na falta de medicamentos, testes para detectar covid 19, exames médicos (laboratoriais e de imagem), insumos hospitalares e combustíveis.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_no_02-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_no_02-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Renda Mangabeiras.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_lei_no_03-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_lei_no_03-2021.pdf</t>
   </si>
   <si>
     <t>Regulamenta serviço de transporte individual de passageiros ou bens em veículos de automóveis de aluguel - Táxi</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei_no_04-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei_no_04-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza os poderes Executivo e Legislativo do município a celebrar convênio com instituições bancárias para obtenção de empréstimos consignados a servidores municipais.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei_no_05-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei_no_05-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Regularização Fundiária Urbana - REURB, no município de São Raimundo das Mangabeiras.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/83/projeto_de_lei_no06-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/83/projeto_de_lei_no06-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal de desenvolvimento sustentável e solidário, criação de conselho municipal de desenvolvimento rural sustentável e criação do programa mangabeiras sustentável</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei_no_07-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei_no_07-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a constituição do Serviço de Inspeção Municipal e procedimento de inspeção em estabelecimentos que produzam produtos de origem animal.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/75/projeto_de_lei_no_08-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/75/projeto_de_lei_no_08-2021.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta serviço de transporte individual de passageiros denominado Mototáxi</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/76/projeto_de_lei_no_09-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/76/projeto_de_lei_no_09-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a restruturação do conselho municipal de acompanhamento e controle social do fundo de manutenção e desenvolvimento da educação básica e de valorização dos profissionais de educação - CACS FUNDEB</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/77/projeto_de_lei_no_10-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/77/projeto_de_lei_no_10-2021.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus, medicamentos, insumos, e equipamentos na área de saúde.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/78/projeto_de_lei_no_11-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/78/projeto_de_lei_no_11-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o estágio de estudantes em órgãos da Administração Municipal</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/79/projeto_de_lei_no_12-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/79/projeto_de_lei_no_12-2021.pdf</t>
   </si>
   <si>
     <t>Regulamenta a faixa de domínio e pistas das estradas rurais municipais.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei_no_13-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei_no_13-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2022.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/81/projeto_de_lei_no_14-2021-_comida_solidaria.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/81/projeto_de_lei_no_14-2021-_comida_solidaria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Comida Solidária</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Prefeitura Municipal de São Raimundo das Mangabeiras - PMSRM</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/91/projeto_de_lei_no_15-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/91/projeto_de_lei_no_15-2021.pdf</t>
   </si>
   <si>
     <t>Retifica –se a ementa, o caput do art. 1º e 3º do projeto de Lei nº 15-2021, nos seguintes termos:_x000D_
 Estabelece a carga horária de 30 horas, no âmbito do Município de São Raimundo das Mangabeiras- MA, para as categorias profissionais de Enfermeiros, Auxiliar de Enfermagem, e Técnicos em Enfermagem e auxiliar de dentista dá outras providencias.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/92/projeto_de_lei_no_16-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/92/projeto_de_lei_no_16-2021.pdf</t>
   </si>
   <si>
     <t>Cria a Comissão Municipal de Erradicação do trabalho Escravo- COMTRAE-MA e dá outras providências.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/93/projeto_de_lei_no_17-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/93/projeto_de_lei_no_17-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do novo prédio público municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/94/projeto_de_lei_no_18-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/94/projeto_de_lei_no_18-2021.pdf</t>
   </si>
   <si>
     <t>Cria o “Dia do Rio Neves”, que será comemorado em 22 de agosto e dá outras providências.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/104/projeto_de_lei_no_19-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/104/projeto_de_lei_no_19-2021.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município para o exercício de 2022</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/105/projeto_de_lei_no_20-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/105/projeto_de_lei_no_20-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o período de 2022/2025</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_lei_no_21-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_lei_no_21-2021.pdf</t>
   </si>
   <si>
     <t>Cria e Institui o "Programa Cartão Material Escolar", destinado para aquisição de material escolar, através de cartão magnético, para os estudantes da Rede municipal de ensino de São Raimundo das Mangabeiras,.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/95/projeto_de_lei_no_22-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/95/projeto_de_lei_no_22-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, a organização e a estrutura da Guarda Municipal de São Raimundo das Mangabeiras- MA e dá outras providências.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/96/projeto_de_lei_no_23-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/96/projeto_de_lei_no_23-2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 5º, da Lei nº211, de 27 de agosto de 2021</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/97/projeto_de_lei_no_24-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/97/projeto_de_lei_no_24-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial no Orçamento de 2021 e dá outras providências</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/98/projeto_de_lei_no_25-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/98/projeto_de_lei_no_25-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a  criação do Serviço de Inspeção Municipal e os procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal e dá outras providências, no Município de São Raimundo das Mangabeiras/ MA</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/99/projeto_de_lei_no_26-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/99/projeto_de_lei_no_26-2021.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos aos servidores ocupantes de cargos de Professor, autoriza a concessão de abono salarial e dá outras providências</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_de_lei_no_27-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_de_lei_no_27-2021.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal dos Direitos Humanos e Cidadania- CMDHC e dá outras providências</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/101/projeto_de_lei_no_28.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/101/projeto_de_lei_no_28.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operação de crédito junto à caixa econômica federal, por meio do financiamento a infraestrutura e ao saneamento FINISA, e dá outras providências</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_lei_legislativo_no_01-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_lei_legislativo_no_01-2021.pdf</t>
   </si>
   <si>
     <t>Estabelece as Igrejas, os templos religiosos de qualquer culto e as comunidades missionárias como atividade essencial no município de São Raimundo das Mangabeiras.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Josemara Enfermeira</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_legislativo_no_02-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_legislativo_no_02-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento da prática de atividade física e do exercício físico como essenciais</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Marinilde</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/66/projeto_de_lei_legislativo_no_03-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/66/projeto_de_lei_legislativo_no_03-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Dia Municipal do Ciclista.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_legislativo_no_04-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_legislativo_no_04-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Medicamento em Casa.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/68/projeto_de_lei_legislativo_no_05-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/68/projeto_de_lei_legislativo_no_05-2021.pdf</t>
   </si>
   <si>
     <t>Outorga de título de cidadão mangabeirense  a Carlos Eduardo de Oliveira Lula.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_legislativo_no_07-2021.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_legislativo_no_07-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 110/2015, que institui o Plano de Cargos, Carreira e Salários dos Servidores Públicos do Poder Legislativo do Município de São Raimundo das Mangabeiras.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/103/projeto_de_lei_legislativo_no_08.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/103/projeto_de_lei_legislativo_no_08.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  outorga de Título de Cidadão Mangabeirense a Adair Panerai Chequim</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -931,68 +931,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_01-2021_diogo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_02-2021_diogo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_decreto_legislativo_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_complementar_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_complementar_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_complementar_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/89/projeto_de_lei_complementar_no_04.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/88/projeto_de_lei_complementar_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/102/projeto_de_lei_complementar_no_07.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/82/projeto_de_lei_no01-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_lei_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/83/projeto_de_lei_no06-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/75/projeto_de_lei_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/76/projeto_de_lei_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/77/projeto_de_lei_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/78/projeto_de_lei_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/79/projeto_de_lei_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/81/projeto_de_lei_no_14-2021-_comida_solidaria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/91/projeto_de_lei_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/92/projeto_de_lei_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/93/projeto_de_lei_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/94/projeto_de_lei_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/104/projeto_de_lei_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/105/projeto_de_lei_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_lei_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/95/projeto_de_lei_no_22-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/96/projeto_de_lei_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/97/projeto_de_lei_no_24-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/98/projeto_de_lei_no_25-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/99/projeto_de_lei_no_26-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_de_lei_no_27-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/101/projeto_de_lei_no_28.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_lei_legislativo_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_legislativo_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/66/projeto_de_lei_legislativo_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_legislativo_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/68/projeto_de_lei_legislativo_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_legislativo_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/103/projeto_de_lei_legislativo_no_08.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_01-2021_diogo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_02-2021_diogo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_decreto_legislativo_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_complementar_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_complementar_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_complementar_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/89/projeto_de_lei_complementar_no_04.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/88/projeto_de_lei_complementar_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/102/projeto_de_lei_complementar_no_07.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/82/projeto_de_lei_no01-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_lei_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/83/projeto_de_lei_no06-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/75/projeto_de_lei_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/76/projeto_de_lei_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/77/projeto_de_lei_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/78/projeto_de_lei_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/79/projeto_de_lei_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/81/projeto_de_lei_no_14-2021-_comida_solidaria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/91/projeto_de_lei_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/92/projeto_de_lei_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/93/projeto_de_lei_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/94/projeto_de_lei_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/104/projeto_de_lei_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/105/projeto_de_lei_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_lei_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/95/projeto_de_lei_no_22-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/96/projeto_de_lei_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/97/projeto_de_lei_no_24-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/98/projeto_de_lei_no_25-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/99/projeto_de_lei_no_26-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_de_lei_no_27-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/101/projeto_de_lei_no_28.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_lei_legislativo_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_legislativo_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/66/projeto_de_lei_legislativo_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_legislativo_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/68/projeto_de_lei_legislativo_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_legislativo_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2021/103/projeto_de_lei_legislativo_no_08.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="58.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="133.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="132.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="221.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>