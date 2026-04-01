--- v0 (2025-12-30)
+++ v1 (2026-04-01)
@@ -54,351 +54,351 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Prefeitura Municipal de São Raimundo das Mangabeiras - PMSRM</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/106/projeto_de_lei_complementar_no_01-2022.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/106/projeto_de_lei_complementar_no_01-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei municipal nº 133/2017, desmembra e cria secretaria, cargos efetivos e comissionados, consolida os cargos de provimento efetivo e comissionado, institui gratificação, reajuste remuneração e dá outras providências</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/122/projeto_de_lei_complementar_no_02-2022.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/122/projeto_de_lei_complementar_no_02-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso do solo e dá outras providências, no Município de São Raimundo das Mangabeiras, estado do Maranhão.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/123/projeto_de_lei_complementar_no_03-2022.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/123/projeto_de_lei_complementar_no_03-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Novo Código Municipal de Meio Ambiente de São Raimundo das Mangabeiras, estado do Maranhão e dá outras providências.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_complemetar_no_04-2022.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_complemetar_no_04-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o perímetro urbano no Município de São Raimundo das Mangabeiras e dá outras providências</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/107/projeto_de_lei_no_02-2022.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/107/projeto_de_lei_no_02-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza ao Poder Executivo Municipal a criar a Agência Municipal de Empregos, e dá outras providências</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/108/projeto_de_lei_no_03-2022.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/108/projeto_de_lei_no_03-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e manutenção do Fundo Municipal do Meio Ambiente-FMMA,  e dá outras providências</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/109/projeto_de_lei_de_no_04-2022.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/109/projeto_de_lei_de_no_04-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estruturação e definição das competências da secretaria municipal de meio ambiente de São Raimundo das Mangabeiras- MA</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/110/projeto_de_lei_no_05-2022.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/110/projeto_de_lei_no_05-2022.pdf</t>
   </si>
   <si>
     <t>Amplia a margem consignável dos servidores públicos por meio da alteração da Lei nº 190, de 17 de março de 2021</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/111/projeto_de_lei_no_06-2022.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/111/projeto_de_lei_no_06-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de fornecimento de absorventes higiênicos e dá outras providências</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/112/projeto_de_lei_no_07-2022.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/112/projeto_de_lei_no_07-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2023 e dá outras providencias</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/113/projeto_de_lei_no_08-2022.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/113/projeto_de_lei_no_08-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação do índice do Piso Salarial aos professores do Município de São Raimundo das Mangabeiras- MA e dá outras providências.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/114/projeto_de_lei_no_09-2022.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/114/projeto_de_lei_no_09-2022.pdf</t>
   </si>
   <si>
     <t>Altera o Parágrafo Único do art. 3º , da Lei nº 56/2011 e dá outras providências</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/116/projeto_de_lei_no_10-2022.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/116/projeto_de_lei_no_10-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos efetivos e dá outras providências</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/117/projeto_de_lei_no_11-2022.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/117/projeto_de_lei_no_11-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar espaço para prática esportiva Wheeling, "Grau" e para utilização de Som Automotivo, no Município de São Raimundo das Mangabeiras e dá outras providências</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/118/projeto_de_lei_no_12-2022.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/118/projeto_de_lei_no_12-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o banco do Brasil S.A e dá outras providências</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/119/projeto_de_lei_no_13-2022.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/119/projeto_de_lei_no_13-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do programa municipal de aquisição de alimentos da agricultura familiar-PMAAAF, no âmbito do Município de São Raimundo das Mangabeiras e dá outras providências</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/120/projeto_de_lei_no_14-2022.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/120/projeto_de_lei_no_14-2022.pdf</t>
   </si>
   <si>
     <t>Dá nova redação a Lei Municipal nº 220/2021, com vistas à correção de erro material.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/121/projeto_de_lei_no_15-2022.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/121/projeto_de_lei_no_15-2022.pdf</t>
   </si>
   <si>
     <t>Institui o grupo de quadrilha junina oficial do Município de São Raimundo das Mangabeiras e dá outras providências</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/124/projeto_de_lei_no_16-2022_-loa.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/124/projeto_de_lei_no_16-2022_-loa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município para o exercício de 2023</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/125/projeto_de_lei_no_17-2022.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/125/projeto_de_lei_no_17-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de metas da Lei nº 245-2022- Lei de Diretrizes Orçamentárias para o exercício de 2023 e dá outras providências</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/126/projeto_de_lei_no_18-2022.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/126/projeto_de_lei_no_18-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do processo de seleção meritocrática da gestão escolar do Município de São Raimundo das Mangabeiras- MA, na forma que se especifica</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/127/projeto_de_lei_no_19-2022.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/127/projeto_de_lei_no_19-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Espaço Cultural, a saber, Espaço Cultural Lusia Passarinho e dá outras providências</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/128/projeto_de_lei_no_20-2022.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/128/projeto_de_lei_no_20-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial/Suplementar que especifica e dá outras providências</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Emerson Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/115/projeto_de_lei_legislativo_no_01-2022.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/115/projeto_de_lei_legislativo_no_01-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inserção dos nomes do vereadores nas placas de inauguração de obras públicas</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Marinilde</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_legislativo_no_03-2022.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_legislativo_no_03-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre outorga de título de Cidadã Mangabeirense a Sra. Aldaci Martins Ribeiro</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/129/projeto_de_lei_legislativo_no_06-2022.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/129/projeto_de_lei_legislativo_no_06-2022.pdf</t>
   </si>
   <si>
     <t>Institui e Regulamenta a emissão da Carteira de Identidade da pessoa com Transtorno do Espectro Autista (CIA/TEA) no âmbito do município de São Raimundo das Mangabeiras, e dá outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -705,68 +705,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/106/projeto_de_lei_complementar_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/122/projeto_de_lei_complementar_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/123/projeto_de_lei_complementar_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_complemetar_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/107/projeto_de_lei_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/108/projeto_de_lei_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/109/projeto_de_lei_de_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/110/projeto_de_lei_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/111/projeto_de_lei_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/112/projeto_de_lei_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/113/projeto_de_lei_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/114/projeto_de_lei_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/116/projeto_de_lei_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/117/projeto_de_lei_no_11-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/118/projeto_de_lei_no_12-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/119/projeto_de_lei_no_13-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/120/projeto_de_lei_no_14-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/121/projeto_de_lei_no_15-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/124/projeto_de_lei_no_16-2022_-loa.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/125/projeto_de_lei_no_17-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/126/projeto_de_lei_no_18-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/127/projeto_de_lei_no_19-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/128/projeto_de_lei_no_20-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/115/projeto_de_lei_legislativo_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_legislativo_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/129/projeto_de_lei_legislativo_no_06-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/106/projeto_de_lei_complementar_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/122/projeto_de_lei_complementar_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/123/projeto_de_lei_complementar_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_complemetar_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/107/projeto_de_lei_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/108/projeto_de_lei_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/109/projeto_de_lei_de_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/110/projeto_de_lei_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/111/projeto_de_lei_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/112/projeto_de_lei_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/113/projeto_de_lei_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/114/projeto_de_lei_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/116/projeto_de_lei_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/117/projeto_de_lei_no_11-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/118/projeto_de_lei_no_12-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/119/projeto_de_lei_no_13-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/120/projeto_de_lei_no_14-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/121/projeto_de_lei_no_15-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/124/projeto_de_lei_no_16-2022_-loa.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/125/projeto_de_lei_no_17-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/126/projeto_de_lei_no_18-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/127/projeto_de_lei_no_19-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/128/projeto_de_lei_no_20-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/115/projeto_de_lei_legislativo_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_legislativo_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2022/129/projeto_de_lei_legislativo_no_06-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="58.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="199.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>