--- v0 (2026-02-15)
+++ v1 (2026-04-01)
@@ -54,210 +54,210 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeitura Municipal de São Raimundo das Mangabeiras - PMSRM</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/130/projeto_de_lei_no_01_de_2023.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/130/projeto_de_lei_no_01_de_2023.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos aos servidores ocupantes de cargos de Professor, autoriza a concessão de abono salarial e dá outras providências</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/131/projeto_de_lei__no_02_de_2023.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/131/projeto_de_lei__no_02_de_2023.pdf</t>
   </si>
   <si>
     <t>Institui a Politica Municipal de Saneamento Básico, cria o Conselho Municipal de saneamento Básico, dispõe sobre a prestação dos serviços de saneamento de abastecimento de água e esgotamento sanitário e autoriza sua concessão, e dá outras providências</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/132/projeto_de_lei__no03_de_2023.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/132/projeto_de_lei__no03_de_2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Art-A a Lei nº 56/2021- Dispõe sobre o Programa " Jovem na Universidade", que estabelece o auxilio financeiro para o custeio de despesas de cursos de graduação em nível superior"</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/133/projeto_de_lei_no_04_de_2023.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/133/projeto_de_lei_no_04_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da lei Municipal nº 14, de 20 de janeiro de 2009, modificado pela Lei nº 124/2016, que dispõe sobre a concessão de diárias no âmbito da Administração Pública do Município de São Raimundo das Mangabeiras -MA e dá outras providências</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/137/projeto_de_lei_no_05-2023.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/137/projeto_de_lei_no_05-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Prêmio de Incentivo ao Êxito na Olimpíada Brasileira de Matemática das Escolas Públicas- OBMEP do Município de São Raimundo das Mangabeiras e dá outras providências</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/138/projeto_de_lei_no_06-2023.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/138/projeto_de_lei_no_06-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Grais para a elaboração da Lei Orçamentária de 2024 e dá outras providências</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/139/projeto_de_lei_no_07-2023.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/139/projeto_de_lei_no_07-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa de construção de moradias e de melhorias habitacionais, para pessoas de baixa renda, localizadas no Munícipio de São Raimundo das Mangabeiras</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/142/projet_de_lei_no_08-2023.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/142/projet_de_lei_no_08-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo comissionado de chefe de prevenção em segurança e saúde do trabalho vinculado à secretaria municipal de administração e dá outras providências</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/143/projeto_de_lei_no_09-2023.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/143/projeto_de_lei_no_09-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº232, de 06 de abril de 2022, que dispõe sobre consignações em folha de pagamento dos servidores públicos municipais e dá outras providências</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/144/projeto_de_lei_no_10-2023_3.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/144/projeto_de_lei_no_10-2023_3.pdf</t>
   </si>
   <si>
     <t>Cria a Secretaria Municipal de Políticas para Mulheres -SMPM, respectivos cargos e atribuições, junto à estrutura da administração direta do Município de São Raimundo das Mangabeiras, conforme a Lei Municipal 133, de 25 de fevereiro de 2017 e dá outras providencias</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre outorga de Título de Cidadão Honorário Mangabeirense ao Excelentíssimo Senhor Coronel do Quadro de Oficiais da Policia Militar Emerson Bezerra da Silva</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Diogo Botelho</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/136/projeto_de_lei_legilslativo_no_03-2023.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/136/projeto_de_lei_legilslativo_no_03-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atividade de bombeiros civis e fixa critérios mínimos de segurança para eventos públicos ou privados de grande concentração de pessoas no Município de São Raimundo das Mangabeiras, e dá outras providências</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA A LEI ORGÂNICA</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/134/pl__no_01.23_emenda_a_lei_organica.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/134/pl__no_01.23_emenda_a_lei_organica.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso XXVII do artigo 11, da Lei Orgânica Municipal e dá outras providências</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/145/projeto_de_emenda_a_lei_organica_no_02-2023.pdf</t>
+    <t>http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/145/projeto_de_emenda_a_lei_organica_no_02-2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso III do artigo 19, da lei Orgânica Municipal e dá outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -564,68 +564,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/130/projeto_de_lei_no_01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/131/projeto_de_lei__no_02_de_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/132/projeto_de_lei__no03_de_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/133/projeto_de_lei_no_04_de_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/137/projeto_de_lei_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/138/projeto_de_lei_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/139/projeto_de_lei_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/142/projet_de_lei_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/143/projeto_de_lei_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/144/projeto_de_lei_no_10-2023_3.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/136/projeto_de_lei_legilslativo_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/134/pl__no_01.23_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/145/projeto_de_emenda_a_lei_organica_no_02-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/130/projeto_de_lei_no_01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/131/projeto_de_lei__no_02_de_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/132/projeto_de_lei__no03_de_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/133/projeto_de_lei_no_04_de_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/137/projeto_de_lei_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/138/projeto_de_lei_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/139/projeto_de_lei_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/142/projet_de_lei_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/143/projeto_de_lei_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/144/projeto_de_lei_no_10-2023_3.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/136/projeto_de_lei_legilslativo_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/134/pl__no_01.23_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saoraimundodasmangabeiras.ma.leg.br/media/sapl/public/materialegislativa/2023/145/projeto_de_emenda_a_lei_organica_no_02-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="58.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="238.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>